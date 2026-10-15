--- v0 (2026-07-17)
+++ v1 (2026-10-15)
@@ -1,60 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="029C9E86" w14:textId="30FB39B0" w:rsidR="006D5327" w:rsidRPr="00517037" w:rsidRDefault="006D5327" w:rsidP="006D5327">
+    <w:p w:rsidRPr="00517037" w:rsidR="006D5327" w:rsidP="006D5327" w:rsidRDefault="006D5327" w14:paraId="029C9E86" w14:textId="30FB39B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00517037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D7A2FE1" wp14:editId="57635499">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-102235</wp:posOffset>
             </wp:positionV>
@@ -100,4251 +105,3439 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00517037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>HEALTH AND SAFETY</w:t>
       </w:r>
       <w:r w:rsidRPr="00517037">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00517037">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
         <w:t>E-mobility devices safety guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260F130A" w14:textId="77777777" w:rsidR="006D5327" w:rsidRDefault="006D5327" w:rsidP="005154EE"/>
-    <w:p w14:paraId="26AE9AE7" w14:textId="77777777" w:rsidR="00701D0C" w:rsidRPr="00BE2CB4" w:rsidRDefault="00083C1E" w:rsidP="00083C1E">
+    <w:p w:rsidR="006D5327" w:rsidP="005154EE" w:rsidRDefault="006D5327" w14:paraId="260F130A" w14:textId="77777777"/>
+    <w:p w:rsidP="00083C1E" w:rsidRDefault="00083C1E" w14:paraId="26AE9AE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:kern w:val="36"/>
-          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE2CB4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00083C1E">
         <w:t>1      Context</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072B2DB4" w14:textId="02F0CF68" w:rsidR="00EC385E" w:rsidRPr="004010A2" w:rsidRDefault="00EC385E" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EC385E" w:rsidP="00743851" w:rsidRDefault="00EC385E" w14:paraId="072B2DB4" w14:textId="02F0CF68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> are an emerging mode of transport that staff, students and others at the University may choose for convenience, low environmental impact and low cost. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C4E380" w14:textId="72565299" w:rsidR="00247BED" w:rsidRPr="004010A2" w:rsidRDefault="00247BED" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00247BED" w:rsidP="00743851" w:rsidRDefault="00247BED" w14:paraId="56C4E380" w14:textId="72565299">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="315825D9" w14:textId="5E1A58B0" w:rsidR="00247BED" w:rsidRPr="004010A2" w:rsidRDefault="00247BED" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00247BED" w:rsidP="00743851" w:rsidRDefault="00247BED" w14:paraId="315825D9" w14:textId="5E1A58B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>The University does not control the selection, maintenance</w:t>
       </w:r>
-      <w:r w:rsidR="001671F9" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="001671F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001671F9" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="001671F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>inspection</w:t>
       </w:r>
-      <w:r w:rsidR="004F5420" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="004F5420">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, modification </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">or operation of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> brought to the University’s campuses and workplaces by employees, students</w:t>
       </w:r>
-      <w:r w:rsidR="00806AA6" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00806AA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>, visitors</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4979E3ED" w14:textId="77777777" w:rsidR="00F93735" w:rsidRPr="004010A2" w:rsidRDefault="00F93735" w:rsidP="00F93735">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F93735" w:rsidP="00F93735" w:rsidRDefault="00F93735" w14:paraId="4979E3ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="742C9650" w14:textId="10C0A4AB" w:rsidR="00F93735" w:rsidRPr="004010A2" w:rsidRDefault="00F93735" w:rsidP="00F93735">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F93735" w:rsidP="00F93735" w:rsidRDefault="00F93735" w14:paraId="742C9650" w14:textId="10C0A4AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> introduce health and safety risks that require control when being operated or stored at the University’s campuses and workplaces. These include risks associated with:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F835B" w14:textId="384808AB" w:rsidR="00F93735" w:rsidRPr="004010A2" w:rsidRDefault="00F93735" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F93735" w:rsidP="00345813" w:rsidRDefault="00F93735" w14:paraId="6D8F835B" w14:textId="384808AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">riding and </w:t>
       </w:r>
-      <w:r w:rsidR="00B83F83" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B83F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>operating;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AF237C" w14:textId="77777777" w:rsidR="00F93735" w:rsidRPr="004010A2" w:rsidRDefault="00F93735" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F93735" w:rsidP="00345813" w:rsidRDefault="00F93735" w14:paraId="35AF237C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>parking, charging, storage and transit; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF11567" w14:textId="540CD5B5" w:rsidR="00F93735" w:rsidRPr="004010A2" w:rsidRDefault="00F93735" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F93735" w:rsidP="00345813" w:rsidRDefault="00F93735" w14:paraId="1AF11567" w14:textId="540CD5B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>disposal</w:t>
       </w:r>
-      <w:r w:rsidR="008A4F2E" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008A4F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5428B69C" w14:textId="4473E8AD" w:rsidR="008B5966" w:rsidRPr="004010A2" w:rsidRDefault="008B5966" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="008B5966" w:rsidP="00743851" w:rsidRDefault="008B5966" w14:paraId="5428B69C" w14:textId="4473E8AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B396FC" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidRDefault="00000000" w14:paraId="72B396FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Operators of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...9 lines deleted...]
-      <w:r w:rsidR="008F3A7C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008F3A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...9 lines deleted...]
-      <w:r w:rsidR="008F3A7C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Victorian Road Rules, local government by-laws, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008F3A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Occupational Health and Safety Act</w:t>
       </w:r>
-      <w:r w:rsidR="008F3A7C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="008F3A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="008F3A7C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="008F3A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> terms and conditions for hired </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430F4A18" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="006E08EC">
+    <w:p w:rsidR="00F957B6" w:rsidRDefault="006E08EC" w14:paraId="430F4A18" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E08EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...50 lines deleted...]
-        <w:t>-related activities such as work or study at other locations.</w:t>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>University Policy and Procedures also apply to University campuses and workplaces, and to University-related activities such as work or study at other locations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1072B494" w14:textId="77777777" w:rsidR="009A063B" w:rsidRPr="00BE2CB4" w:rsidRDefault="008D6DB0" w:rsidP="006D5327">
+    <w:p w:rsidRPr="006D5327" w:rsidR="009A063B" w:rsidP="006D5327" w:rsidRDefault="008D6DB0" w14:paraId="1072B494" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE2CB4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D5327">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
         <w:t>Scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793433BC" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidRDefault="00000000" w14:paraId="793433BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>applies to the operation, use and storage of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F79" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="009C5F79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> also known as </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>electric-power-assisted modes of transport</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>. These include e-scooters, e-</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F79" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="009C5F79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bicycles</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>, e-skateboards, self-balancing scooters and hoverboards with an installed battery for power</w:t>
       </w:r>
-      <w:r w:rsidR="009C5F79" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="009C5F79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0B02A3" w14:textId="3D302EB8" w:rsidR="00757239" w:rsidRPr="004010A2" w:rsidRDefault="007B6B80">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00757239" w:rsidRDefault="007B6B80" w14:paraId="1B0B02A3" w14:textId="3D302EB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidR="00757239" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00757239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> this guidance, </w:t>
       </w:r>
-      <w:r w:rsidR="00757239" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00757239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidR="00757239" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00757239">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...62 lines deleted...]
-        <w:t>-related activities.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> are battery-powered or power-assisted personal transport devices that may be ridden, parked, charged, stored or transported on University campuses, in University workplaces, or during University-related activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403A9102" w14:textId="05BB67D5" w:rsidR="00EC385E" w:rsidRPr="004010A2" w:rsidRDefault="00EC385E" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EC385E" w:rsidP="00743851" w:rsidRDefault="00EC385E" w14:paraId="403A9102" w14:textId="05BB67D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>This guidance does not apply to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261332C0" w14:textId="77777777" w:rsidR="00A04984" w:rsidRPr="004010A2" w:rsidRDefault="00A04984" w:rsidP="00A04984">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00A04984" w:rsidP="00A04984" w:rsidRDefault="00A04984" w14:paraId="261332C0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-244"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">motorised mobility devices, such as motorised accessibility scooters and powered wheelchairs; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D9CEC6" w14:textId="2C7B62E7" w:rsidR="00EC385E" w:rsidRPr="004010A2" w:rsidRDefault="00EC385E" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EC385E" w:rsidP="00345813" w:rsidRDefault="00EC385E" w14:paraId="21D9CEC6" w14:textId="2C7B62E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>regular bicycles</w:t>
       </w:r>
-      <w:r w:rsidR="008F602B" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008F602B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A26D02" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00A26D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>scooters</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E198B" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="001E198B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>or skateboards</w:t>
       </w:r>
-      <w:r w:rsidR="006463A6" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="006463A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="007B6B80" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="007B6B80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
-      <w:r w:rsidR="00B31AA4" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B31AA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>bicycles that are not electric-power-assisted</w:t>
       </w:r>
-      <w:r w:rsidR="00034EC3" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00034EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC4AA27" w14:textId="1C3E352F" w:rsidR="003B1AE8" w:rsidRPr="004010A2" w:rsidRDefault="00EC385E" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="003B1AE8" w:rsidP="00345813" w:rsidRDefault="00EC385E" w14:paraId="4FC4AA27" w14:textId="1C3E352F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>motorcycles</w:t>
       </w:r>
-      <w:r w:rsidR="00F41241" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00F41241">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFE901B" w14:textId="4CB55A71" w:rsidR="003B1AE8" w:rsidRPr="004010A2" w:rsidRDefault="00F41241" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="003B1AE8" w:rsidP="00345813" w:rsidRDefault="00F41241" w14:paraId="5EFE901B" w14:textId="4CB55A71">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
-      <w:r w:rsidR="003B1AE8" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="003B1AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>approved research activities involving e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidR="008A4F2E" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008A4F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003B1AE8" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="003B1AE8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="003B1AE8" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="003B1AE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5639D951" w14:textId="77777777" w:rsidR="003B1AE8" w:rsidRPr="004010A2" w:rsidRDefault="003B1AE8" w:rsidP="003B1AE8">
+    <w:p w:rsidRPr="006D5327" w:rsidR="003B1AE8" w:rsidP="003B1AE8" w:rsidRDefault="003B1AE8" w14:paraId="5639D951" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41FD0978" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000">
+    <w:p w:rsidR="00F957B6" w:rsidRDefault="00000000" w14:paraId="41FD0978" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00997A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997A1C" w:rsidR="00997A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00997A1C" w:rsidRPr="004010A2">
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+        <w:t xml:space="preserve">-mobility devices from which the battery has been removed are considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997A1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>-mobility devices from which the battery has been removed are considered regular bicycles, scooters or skateboards.</w:t>
+        </w:rPr>
+        <w:t>regular bicycles, scooters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or skateboards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303E806F" w14:textId="77777777" w:rsidR="00A02ABE" w:rsidRPr="004010A2" w:rsidRDefault="00A02ABE" w:rsidP="00034EC3">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00A02ABE" w:rsidP="00034EC3" w:rsidRDefault="00A02ABE" w14:paraId="303E806F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B38777" w14:textId="014E696B" w:rsidR="00EC385E" w:rsidRPr="004010A2" w:rsidRDefault="00EC385E" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EC385E" w:rsidP="00743851" w:rsidRDefault="00EC385E" w14:paraId="11B38777" w14:textId="014E696B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Note: operators of these transport</w:t>
       </w:r>
-      <w:r w:rsidR="00CB14B7" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00CB14B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> modes</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> still have responsibilities under the Victorian Road Rules, </w:t>
       </w:r>
-      <w:r w:rsidR="00017640" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00017640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>local government by</w:t>
       </w:r>
-      <w:r w:rsidR="0020540A" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="0020540A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00017640" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00017640">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">laws, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Occupational Health and Safety Act</w:t>
       </w:r>
-      <w:r w:rsidR="004B4D90" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="004B4D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and University Policy and Procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D59349B" w14:textId="77777777" w:rsidR="00701D0C" w:rsidRPr="00BE2CB4" w:rsidRDefault="00DD1A1C" w:rsidP="00DD1A1C">
+    <w:p w:rsidP="00DD1A1C" w:rsidRDefault="00DD1A1C" w14:paraId="1D59349B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:kern w:val="36"/>
-          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE2CB4">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DD1A1C">
         <w:t>3      Health and safety risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA4C608" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidRDefault="00000000" w14:paraId="2BA4C608" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following health and safety risks are associated with all </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidR="00185526" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00185526">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07672095" w14:textId="4544472B" w:rsidR="00B61499" w:rsidRPr="006B50C6" w:rsidRDefault="00B61499" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="005154EE" w:rsidRDefault="00B61499" w14:paraId="07672095" w14:textId="4544472B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Riding and Operating Risks</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671C1975" w14:textId="5452274C" w:rsidR="009F796D" w:rsidRPr="004010A2" w:rsidRDefault="009F796D" w:rsidP="00743851">
+    <w:p w:rsidRPr="006D5327" w:rsidR="009F796D" w:rsidP="00743851" w:rsidRDefault="009F796D" w14:paraId="671C1975" w14:textId="5452274C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
-      <w:r w:rsidR="00C906A7" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00C906A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> associated with riding and operating </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobil</w:t>
       </w:r>
-      <w:r w:rsidR="00145A89" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00145A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ity</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> devices </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>include</w:t>
       </w:r>
-      <w:r w:rsidR="00C906A7" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00C906A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A599C98" w14:textId="183AEAA8" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="1A599C98" w14:textId="183AEAA8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>risk from collision with pedestrians</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD929FD" w14:textId="325744B3" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="7AD929FD" w14:textId="325744B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>risk from collision with other vehicles or objects</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28328935" w14:textId="5F26EF74" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="28328935" w14:textId="5F26EF74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk from </w:t>
       </w:r>
-      <w:r w:rsidR="009E50E9" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="009E50E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">falls or sudden </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>stopping</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00F05ECE" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F05ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CD8BF8" w14:textId="5000F4DB" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="68CD8BF8" w14:textId="5000F4DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="357" w:right="0" w:hanging="357"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk </w:t>
       </w:r>
-      <w:r w:rsidR="00C906A7" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00C906A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>overheating, fire or explosion</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A33BE8" w14:textId="2CF79922" w:rsidR="00B61499" w:rsidRPr="006B50C6" w:rsidRDefault="00B61499" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="005154EE" w:rsidRDefault="00B61499" w14:paraId="29A33BE8" w14:textId="2CF79922">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve">3.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Parking, </w:t>
       </w:r>
-      <w:r w:rsidR="00532102" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00532102">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Charging, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Storage and Transit Risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763E09F8" w14:textId="0A6BE554" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="763E09F8" w14:textId="0A6BE554">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>impeding access</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4511755E" w14:textId="22CF951D" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="4511755E" w14:textId="22CF951D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>pedestrian paths, including specific accessibility paths and emergency access and egress paths. Footpaths, building entrances</w:t>
       </w:r>
-      <w:r w:rsidR="008E2B20" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008E2B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>doors, stairs, ramps and landings, elevators</w:t>
       </w:r>
-      <w:r w:rsidR="008E2B20" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008E2B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, bridges </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>and foyers</w:t>
       </w:r>
-      <w:r w:rsidR="008E2B20" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="008E2B20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464BEAED" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="464BEAED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>fire and emergency equipment</w:t>
       </w:r>
-      <w:r w:rsidR="00B56B90" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B56B90">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, e.g.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> fire panels, emergency exit doors, fire isolation doors, fire extinguishers, fire hydrants, fire hoses, emergency information cabinets, spill kits, first aid kits, AEDs and emergency showers.</w:t>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fire panels, emergency exit doors, fire isolation doors, fire extinguishers, fire hydrants, fire hoses, emergency information cabinets, spill kits, first aid kits, AEDs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and emergency showers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AB8CB0" w14:textId="04A8D205" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="59AB8CB0" w14:textId="04A8D205">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>vehicle access and egress paths, including roads, shared paths, loading bays</w:t>
       </w:r>
-      <w:r w:rsidR="00686E01" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00686E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">campus </w:t>
       </w:r>
-      <w:r w:rsidR="00686E01" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00686E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>entrances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25412883" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00B61499">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00B61499" w:rsidRDefault="00B61499" w14:paraId="25412883" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="782"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FBBE4A2" w14:textId="7C2F23A0" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="4FBBE4A2" w14:textId="7C2F23A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>overheating, fire or explosion</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> from:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5171BB38" w14:textId="30D8AFD5" w:rsidR="00487D18" w:rsidRPr="004010A2" w:rsidRDefault="00487D18" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00487D18" w:rsidP="00345813" w:rsidRDefault="00487D18" w14:paraId="5171BB38" w14:textId="30D8AFD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>battery damage, wear, deterioration and/or age</w:t>
       </w:r>
-      <w:r w:rsidR="00F05ECE" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F05ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13282C5D" w14:textId="752B2FCC" w:rsidR="00487D18" w:rsidRPr="004010A2" w:rsidRDefault="00487D18" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00487D18" w:rsidP="00345813" w:rsidRDefault="00487D18" w14:paraId="13282C5D" w14:textId="752B2FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>improper cha</w:t>
       </w:r>
-      <w:r w:rsidR="004E74E4" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="004E74E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>ging, handling or storage</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC05897" w14:textId="36AF0CAB" w:rsidR="00B61499" w:rsidRPr="006B50C6" w:rsidRDefault="00933439" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="005154EE" w:rsidRDefault="00933439" w14:paraId="2EC05897" w14:textId="36AF0CAB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3  </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="00B61499" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B61499">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Disposal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C03996" w14:textId="79C0D152" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00345813" w:rsidRDefault="00B61499" w14:paraId="48C03996" w14:textId="79C0D152">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk of </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>overheating, fire or explosion</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> from battery damage</w:t>
       </w:r>
-      <w:r w:rsidR="000354B2" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="000354B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658F704F" w14:textId="62205083" w:rsidR="00701D0C" w:rsidRPr="006B50C6" w:rsidRDefault="00AC146E" w:rsidP="006D5327">
+    <w:p w:rsidRPr="006D5327" w:rsidP="006D5327" w:rsidRDefault="00AC146E" w14:paraId="658F704F" w14:textId="62205083">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:kern w:val="36"/>
-          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B50C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D5327">
         <w:t>4      Controls for risks associated with e-mobility devices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621C43D2" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="004547F5">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidRDefault="004547F5" w14:paraId="621C43D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The following risk controls apply to </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at all University campuses and workplaces, and when </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...22 lines deleted...]
-        <w:t>-authorised activity at other locations.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used in relation to University-authorised activity at other locations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127A557C" w14:textId="6E8B6672" w:rsidR="00EB2095" w:rsidRPr="006B50C6" w:rsidRDefault="00EB2095" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="005154EE" w:rsidRDefault="00EB2095" w14:paraId="127A557C" w14:textId="6E8B6672">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Riding and operating </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2E2B78" w14:textId="77777777" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00681A98">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00681A98" w:rsidRDefault="00EB2095" w14:paraId="7A2E2B78" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Operators should:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584687FD" w14:textId="77777777" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00345813" w:rsidRDefault="00EB2095" w14:paraId="584687FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">select </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> that meet relevant standards such as EN 15194:2009 for e-bicycles and AS 60335.2.114:2023 for other </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DBD63E" w14:textId="77777777" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00345813" w:rsidRDefault="00EB2095" w14:paraId="24DBD63E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">inspect </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to use to ensure they are in good operational condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B6E07E" w14:textId="77777777" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00345813" w:rsidRDefault="00EB2095" w14:paraId="20B6E07E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain privately owned </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with manufacturer’s instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8B7D69" w14:textId="77777777" w:rsidR="00701D0C" w:rsidRPr="004010A2" w:rsidRDefault="00DD0042" w:rsidP="00DD0042">
+    <w:p w:rsidRPr="00DD0042" w:rsidP="00DD0042" w:rsidRDefault="00DD0042" w14:paraId="3B8B7D69" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Operate </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="00DD0042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="00DD0042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with road rules, including wearing a helmet, observing on-campus and off-campus speed limits, not riding while impaired by drugs or alcohol, and riding only on roads or designated shared paths.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CB7A58" w14:textId="2870EABF" w:rsidR="00EB2095" w:rsidRPr="006B50C6" w:rsidRDefault="00EB2095" w:rsidP="63EBE21A">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="63EBE21A" w:rsidRDefault="00EB2095" w14:paraId="76CB7A58" w14:textId="2870EABF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="63EBE21A" w:rsidR="00EB2095">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="63EBE21A" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="63EBE21A" w:rsidR="00EB2095">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Parking, storage and transit</w:t>
       </w:r>
-      <w:r w:rsidR="009273E2" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="63EBE21A" w:rsidR="009273E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="63EBE21A" w:rsidR="00EB2095">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> University campuses and University workplaces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EB0E30" w14:textId="786DD389" w:rsidR="004A7231" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00156C89">
+    <w:p w:rsidRPr="006D5327" w:rsidR="004A7231" w:rsidP="00156C89" w:rsidRDefault="00EB2095" w14:paraId="00EB0E30" w14:textId="786DD389">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00D26287" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00D26287">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C85AF9" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="63C85AF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must not</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> be parked where they </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>impede access</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to pedestrian egress paths, fire and emergency equipment or vehicle paths</w:t>
       </w:r>
-      <w:r w:rsidR="00FD711C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00FD711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, including</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> pedestrian kerb ramps, outdoor seating </w:t>
       </w:r>
-      <w:r w:rsidR="00FD711C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00FD711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">dining areas, vehicle </w:t>
       </w:r>
-      <w:r w:rsidR="00FD711C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00FD711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>crossovers</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...9 lines deleted...]
-      <w:r w:rsidR="00FD711C" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, roads, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>loading bays</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00FD711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or loading </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9CC75A" w14:textId="3F2E5728" w:rsidR="00D552E5" w:rsidRPr="004010A2" w:rsidRDefault="00D552E5" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00D552E5" w:rsidP="00345813" w:rsidRDefault="00D552E5" w14:paraId="1C9CC75A" w14:textId="3F2E5728">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must </w:t>
       </w:r>
-      <w:r w:rsidR="00EF106F" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00EF106F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">be parked </w:t>
       </w:r>
-      <w:r w:rsidR="0001472E" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="0001472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1.5 </w:t>
       </w:r>
-      <w:r w:rsidR="0001472E" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="0001472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>metr</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">es </w:t>
       </w:r>
-      <w:r w:rsidR="0001472E" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="0001472E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B44A6D" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B44A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>building</w:t>
       </w:r>
-      <w:r w:rsidR="00B44A6D" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00B44A6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E50579D" w14:textId="75A5409C" w:rsidR="00026924" w:rsidRPr="004010A2" w:rsidRDefault="00026924" w:rsidP="00345813">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00026924" w:rsidP="00345813" w:rsidRDefault="00026924" w14:paraId="6E50579D" w14:textId="75A5409C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must not </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>be transited</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in passenger lifts/elevators</w:t>
       </w:r>
-      <w:r w:rsidR="00ED12D8" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00ED12D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3747ED3E" w14:textId="399481B9" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="001D6FB9">
+    <w:p w:rsidRPr="001D6FB9" w:rsidR="00F957B6" w:rsidP="001D6FB9" w:rsidRDefault="00000000" w14:paraId="3747ED3E" w14:textId="399481B9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D6FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must not </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="001D6FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="001D6FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>charged inside buildings</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="001D6FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, enclosed carparks or indoor bicycle storage facilities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B29305" w14:textId="67B72CAB" w:rsidR="00C03FB5" w:rsidRPr="004010A2" w:rsidRDefault="0060300E" w:rsidP="00C03FB5">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00C03FB5" w:rsidP="00C03FB5" w:rsidRDefault="0060300E" w14:paraId="65B29305" w14:textId="67B72CAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidR="009E0439" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="009E0439">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00294974" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00294974">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidR="00294974" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00294974">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> be transited, stored or parked </w:t>
       </w:r>
-      <w:r w:rsidR="00294974" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00294974">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>inside</w:t>
       </w:r>
-      <w:r w:rsidR="00294974" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00294974">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> buildings, enclosed carparks or enclosed bi</w:t>
       </w:r>
-      <w:r w:rsidR="004A3DB3" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="004A3DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>cycle</w:t>
       </w:r>
-      <w:r w:rsidR="00294974" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00294974">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> storage facilities</w:t>
       </w:r>
-      <w:r w:rsidR="00286578" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00286578">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CCE3A3" w14:textId="4F6F2160" w:rsidR="00CC6099" w:rsidRPr="004010A2" w:rsidRDefault="00C03FB5" w:rsidP="005F2EDD">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00CC6099" w:rsidP="005F2EDD" w:rsidRDefault="00C03FB5" w14:paraId="39CCE3A3" w14:textId="4F6F2160">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> parked in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outdoor bicycle storage areas </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>on campus</w:t>
       </w:r>
-      <w:r w:rsidR="00ED12D8" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00ED12D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B8E915" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="52B8E915" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>may be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> transited or stored inside buildings only in </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>designated and clearly signed areas</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> that are </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>engineered to accommodate e-mobility device batteries</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2220D8" w14:textId="29D2E0A0" w:rsidR="00EB2095" w:rsidRPr="006B50C6" w:rsidRDefault="00EB2095" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="005154EE" w:rsidRDefault="00EB2095" w14:paraId="4E2220D8" w14:textId="29D2E0A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parking, storage and transit</w:t>
       </w:r>
-      <w:r w:rsidR="009273E2" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="009273E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Off-campus</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="0E52DE75" w14:textId="77777777" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00156C89">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00156C89" w:rsidRDefault="00EB2095" w14:paraId="0E52DE75" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308CB847" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="308CB847" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> parked in accordance with </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>local government by-laws</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other </w:t>
       </w:r>
-      <w:r w:rsidR="00332ACA" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00332ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00332ACA" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00332ACA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCF3A90" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="0046667F">
+    <w:p w:rsidRPr="0046667F" w:rsidR="00F957B6" w:rsidP="0046667F" w:rsidRDefault="00000000" w14:paraId="0BCF3A90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> parked on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>kerbside</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, at least </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.5 metres from buildings</w:t>
       </w:r>
-      <w:r w:rsidR="0046667F" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="0046667F" w:rsidR="0046667F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC50504" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00DB1B84">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00DB1B84" w:rsidRDefault="00000000" w14:paraId="2AC50504" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> parked in accordance with </w:t>
       </w:r>
-      <w:r w:rsidR="00027D12" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00027D12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>parking requirements</w:t>
       </w:r>
-      <w:r w:rsidR="00027D12" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00027D12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>restrictions</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility device</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> provider</w:t>
       </w:r>
-      <w:r w:rsidR="00027D12" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00027D12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C616836" w14:textId="65F54E90" w:rsidR="00EB2095" w:rsidRPr="006B50C6" w:rsidRDefault="00EB2095" w:rsidP="005154EE">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="005154EE" w:rsidRDefault="00EB2095" w14:paraId="3C616836" w14:textId="65F54E90">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="006B50C6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t xml:space="preserve">4.4 </w:t>
       </w:r>
-      <w:r w:rsidR="00487D18" w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00487D18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B50C6">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB13AAB" w14:textId="77777777" w:rsidR="00F957B6" w:rsidRPr="004010A2" w:rsidRDefault="00000000" w:rsidP="00EE2497">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00EE2497" w:rsidRDefault="00000000" w14:paraId="1DB13AAB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-mobility devices</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB0880" w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327" w:rsidR="00DB0880">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mobility device</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
+      <w:r w:rsidRPr="006D5327">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...7 lines deleted...]
-        <w:t>batteries must not be disposed of in any University waste or recycling channel.</w:t>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>batteries must not be disposed of in any U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>niversity waste or recycling channel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A50FC" w14:textId="17471803" w:rsidR="00EB2095" w:rsidRPr="004010A2" w:rsidRDefault="00EB2095" w:rsidP="00681A98">
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="006D5327" w:rsidR="00EB2095" w:rsidP="00681A98" w:rsidRDefault="00EB2095" w14:paraId="779A50FC" w14:textId="17471803">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to local government waste and recycling information for safe and environmentally responsible recycling </w:t>
       </w:r>
-      <w:r w:rsidR="00EC385E" w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="00EC385E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>and disposal</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE389E2" w14:textId="77777777" w:rsidR="00701D0C" w:rsidRPr="006B50C6" w:rsidRDefault="00B46F6D" w:rsidP="00B46F6D">
+    <w:p w:rsidP="00B46F6D" w:rsidRDefault="00B46F6D" w14:paraId="3CE389E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:kern w:val="36"/>
-          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B50C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B46F6D">
         <w:t>5      Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440C086" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00B61499">
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00B61499" w:rsidRDefault="00B61499" w14:paraId="2440C086" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>EN 15194:2009 Cycles - Electrically power assisted cycles - EPAC Bicycles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652582E8" w14:textId="65D524B2" w:rsidR="00967460" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00C035CA">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> for Personal-e-Transporters</w:t>
+    <w:p w:rsidRPr="006D5327" w:rsidR="00967460" w:rsidP="00C035CA" w:rsidRDefault="00B61499" w14:paraId="652582E8" w14:textId="65D524B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>AS 60335.2.114:2023 Household and similar electrical appliances – Safety - Part 2-114: Particular requirements for Personal-e-Transporters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCF6F20" w14:textId="16A95203" w:rsidR="00CE4BCA" w:rsidRPr="006B50C6" w:rsidRDefault="00295AA8" w:rsidP="004010A2">
+    <w:p w:rsidRPr="006D5327" w:rsidP="005154EE" w:rsidRDefault="00295AA8" w14:paraId="0A6FA52E" w14:textId="1E587F5A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:kern w:val="36"/>
-          <w:sz w:val="32"/>
+          <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B50C6">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006D5327">
         <w:t>6      resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8F8374" w14:textId="650BB945" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidR="00CE4BCA" w:rsidP="00404CC1" w:rsidRDefault="00CE4BCA" w14:paraId="0DCF6F20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="60787BD7" w14:textId="5A9B5B2E" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="6C8F8374" w14:textId="650BB945">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>Vic Roads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="60787BD7" w14:textId="5A9B5B2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="006D5327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.vicroads.vic.gov.au/safety-and-road-rules/e-scooters-in-victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0933CEA9" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="0933CEA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="006D5327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.vicroads.vic.gov.au/safety-and-road-rules/cyclist-safety/power-assisted-bicycles</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26AE7546" w14:textId="77777777" w:rsidR="000925FC" w:rsidRPr="004010A2" w:rsidRDefault="000925FC" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="000925FC" w:rsidP="00404CC1" w:rsidRDefault="000925FC" w14:paraId="26AE7546" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="330253E0" w14:textId="0C075726" w:rsidR="000925FC" w:rsidRPr="004010A2" w:rsidRDefault="000925FC" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="000925FC" w:rsidP="00404CC1" w:rsidRDefault="000925FC" w14:paraId="330253E0" w14:textId="0C075726">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Transport Victoria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DFAB52" w14:textId="40FCF27F" w:rsidR="00F12AD5" w:rsidRPr="004010A2" w:rsidRDefault="00F12AD5" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F12AD5" w:rsidP="00404CC1" w:rsidRDefault="00F12AD5" w14:paraId="78DFAB52" w14:textId="40FCF27F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="006D5327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:bCs/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://transport.vic.gov.au/road-and-active-transport/active-transport/bicycles/bicycle-safety-and-parking</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="238BDDEC" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="238BDDEC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47CD66DF" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="47CD66DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Traffic Accident Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF0656F" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="2DF0656F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="006D5327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.tac.vic.gov.au/road-safety/road-users/e-scooters/e-scooter-safety</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A7026CB" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="7A7026CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8D20EC" w14:textId="6F9E6B81" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="3B8D20EC" w14:textId="6F9E6B81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fire Rescue Vict</w:t>
       </w:r>
-      <w:r w:rsidR="0064101E" w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327" w:rsidR="0064101E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="004010A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="006D5327">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3034DC38" w14:textId="77777777" w:rsidR="00B61499" w:rsidRPr="004010A2" w:rsidRDefault="00B61499" w:rsidP="00404CC1">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00B61499" w:rsidP="00404CC1" w:rsidRDefault="00B61499" w14:paraId="3034DC38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004010A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="006D5327">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://content.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61CB1DFE" w14:textId="1CCC8177" w:rsidR="00F957B6" w:rsidRPr="006D5327" w:rsidRDefault="00F957B6" w:rsidP="00B61499">
+    <w:p w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidP="00B61499" w:rsidRDefault="00F957B6" w14:paraId="61CB1DFE" w14:textId="1CCC8177">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F957B6" w:rsidRPr="006D5327" w:rsidSect="00743851">
-[...1 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+    <w:sectPr w:rsidRPr="006D5327" w:rsidR="00F957B6" w:rsidSect="00743851">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="505" w:right="720" w:bottom="0" w:left="720" w:header="284" w:footer="325" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E06E23" w14:textId="77777777" w:rsidR="00096EA5" w:rsidRDefault="00096EA5" w:rsidP="008310F2">
+    <w:p w:rsidR="00121D2D" w:rsidP="008310F2" w:rsidRDefault="00121D2D" w14:paraId="2330BDC3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4372F72A" w14:textId="77777777" w:rsidR="00096EA5" w:rsidRDefault="00096EA5" w:rsidP="008310F2">
+    <w:p w:rsidR="00121D2D" w:rsidP="008310F2" w:rsidRDefault="00121D2D" w14:paraId="57421B62" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4392,241 +3585,243 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers LT Std 45 Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6050287D" w14:textId="556FA990" w:rsidR="00B96004" w:rsidRDefault="00A08E17" w:rsidP="00A08E17">
+  <w:p w:rsidR="00203AF5" w:rsidRDefault="00203AF5" w14:paraId="7184001F" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B96004" w:rsidP="00A08E17" w:rsidRDefault="00A08E17" w14:paraId="6050287D" w14:textId="556FA990">
     <w:pPr>
       <w:pStyle w:val="footertext"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="3"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="11057"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
-    <w:r>
-[...16 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="00A08E17">
+        <w:rPr>
+          <w:rStyle w:val="footerfieldlabelChar"/>
+        </w:rPr>
+        <w:t>safety.unimelb.edu.au</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r w:rsidR="00B96004">
       <w:tab/>
     </w:r>
     <w:r>
       <w:t>HEALTH &amp; SAFETY: E-MOBILITY DEVICES SAFETY GUIDANCE</w:t>
     </w:r>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerdocheaderChar"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00B96004" w:rsidRPr="00A08E17">
+    <w:r w:rsidRPr="00A08E17" w:rsidR="00B96004">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B96004" w:rsidRPr="00A08E17">
+    <w:r w:rsidRPr="00A08E17" w:rsidR="00B96004">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B96004" w:rsidRPr="00A08E17">
+    <w:r w:rsidRPr="00A08E17" w:rsidR="00B96004">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00B96004" w:rsidRPr="00A08E17">
+    <w:r w:rsidRPr="00A08E17" w:rsidR="00B96004">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E2E2E54" w14:textId="08C5B793" w:rsidR="00B96004" w:rsidRDefault="00A08E17" w:rsidP="008310F2">
+  <w:p w:rsidR="00B96004" w:rsidP="008310F2" w:rsidRDefault="00A08E17" w14:paraId="7E2E2E54" w14:textId="1F21A687">
     <w:pPr>
       <w:pStyle w:val="footertext"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
       <w:t>Date</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00CC7293">
       <w:t>July</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="004A13B5">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
       <w:t>Version</w:t>
     </w:r>
     <w:r>
       <w:t>: 1.</w:t>
     </w:r>
-    <w:r w:rsidR="00166A94">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00CC7293">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
-      <w:t>Authorised</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> by</w:t>
+      <w:t>Authorised by</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">: Director, Health &amp; Safety   </w:t>
     </w:r>
     <w:r w:rsidRPr="00A08E17">
       <w:rPr>
         <w:rStyle w:val="footerfieldlabelChar"/>
       </w:rPr>
       <w:t>Next Review</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="00CC7293">
       <w:t>July</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 203</w:t>
     </w:r>
     <w:r w:rsidR="004A13B5">
       <w:t>1</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4CB4546F" w14:textId="77777777" w:rsidR="00B96004" w:rsidRDefault="00B96004" w:rsidP="008310F2">
+  <w:p w:rsidR="00B96004" w:rsidP="008310F2" w:rsidRDefault="00B96004" w14:paraId="4CB4546F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="footertext"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>© The University of Melbourne – Uncontrolled when printed.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00203AF5" w:rsidRDefault="00203AF5" w14:paraId="02AFFCAC" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06D88D1C" w14:textId="77777777" w:rsidR="00096EA5" w:rsidRDefault="00096EA5" w:rsidP="008310F2">
+    <w:p w:rsidR="00121D2D" w:rsidP="008310F2" w:rsidRDefault="00121D2D" w14:paraId="0FC5230C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6424A676" w14:textId="77777777" w:rsidR="00096EA5" w:rsidRDefault="00096EA5" w:rsidP="008310F2">
+    <w:p w:rsidR="00121D2D" w:rsidP="008310F2" w:rsidRDefault="00121D2D" w14:paraId="1F076BA2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7A0878F9" w14:textId="457C3B0E" w:rsidR="003B1AE8" w:rsidRPr="003B1AE8" w:rsidRDefault="003B1AE8">
+    <w:p w:rsidRPr="003B1AE8" w:rsidR="003B1AE8" w:rsidRDefault="003B1AE8" w14:paraId="7A0878F9" w14:textId="457C3B0E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1AE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>relevant procedures for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4644,50 +3839,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">continue to apply, including the </w:t>
       </w:r>
       <w:r w:rsidRPr="003B1AE8">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>University’s health and safety risk management requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00203AF5" w:rsidRDefault="00203AF5" w14:paraId="0C373BEC" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="006D5327" w:rsidR="00203AF5" w:rsidP="006D5327" w:rsidRDefault="00203AF5" w14:paraId="02115CE1" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00203AF5" w:rsidRDefault="00203AF5" w14:paraId="2056BE43" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01530685"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD227452"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -4750,293 +3975,293 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03685451"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C59EDE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B3C2F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4A22260"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E96546A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACBC58EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5098,179 +4323,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A380C29"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6778FE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BFB28DD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92A42E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5333,328 +4558,328 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ED34D66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BCCE1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33551488"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9524292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3376667C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD227452"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
@@ -5717,179 +4942,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4008245A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6DE08528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="511B44C7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5952,328 +5177,328 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52106AF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62442838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="554B57A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3D60E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FB03833"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A440840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6333,147 +5558,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64BD6B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C65E8B92"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="688E61FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1906724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6739,328 +5964,328 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7377737C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72C2D652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74F830F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EFD67ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EB42082"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C09001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7175,77 +6400,78 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1382166537">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="143358322">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1240285423">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1723366676">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="406152664">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="961771103">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED2643"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000003EC"/>
     <w:rsid w:val="00000D9B"/>
     <w:rsid w:val="000013C0"/>
     <w:rsid w:val="00001B3B"/>
     <w:rsid w:val="00001C69"/>
     <w:rsid w:val="00001FE3"/>
     <w:rsid w:val="000022AB"/>
     <w:rsid w:val="000042E4"/>
     <w:rsid w:val="000044D3"/>
     <w:rsid w:val="000045FE"/>
     <w:rsid w:val="000065C4"/>
     <w:rsid w:val="00007C8E"/>
     <w:rsid w:val="00007FD1"/>
     <w:rsid w:val="0001103F"/>
     <w:rsid w:val="00011C49"/>
     <w:rsid w:val="0001391B"/>
     <w:rsid w:val="0001472E"/>
     <w:rsid w:val="00015000"/>
     <w:rsid w:val="000159B6"/>
     <w:rsid w:val="00016E2B"/>
     <w:rsid w:val="0001704F"/>
     <w:rsid w:val="00017640"/>
     <w:rsid w:val="000200F4"/>
     <w:rsid w:val="000212F7"/>
     <w:rsid w:val="00021BD0"/>
@@ -7312,51 +6538,50 @@
     <w:rsid w:val="000751F9"/>
     <w:rsid w:val="0007580B"/>
     <w:rsid w:val="0007631C"/>
     <w:rsid w:val="0007757B"/>
     <w:rsid w:val="00080295"/>
     <w:rsid w:val="00080C0A"/>
     <w:rsid w:val="00081254"/>
     <w:rsid w:val="0008150B"/>
     <w:rsid w:val="000820F3"/>
     <w:rsid w:val="0008217E"/>
     <w:rsid w:val="0008221C"/>
     <w:rsid w:val="000838AF"/>
     <w:rsid w:val="00083C1E"/>
     <w:rsid w:val="000842AF"/>
     <w:rsid w:val="00084502"/>
     <w:rsid w:val="00087C89"/>
     <w:rsid w:val="000902CD"/>
     <w:rsid w:val="00090E27"/>
     <w:rsid w:val="00091B1E"/>
     <w:rsid w:val="00091EA6"/>
     <w:rsid w:val="000921FE"/>
     <w:rsid w:val="000925FC"/>
     <w:rsid w:val="000930D3"/>
     <w:rsid w:val="00095F30"/>
     <w:rsid w:val="000960AF"/>
-    <w:rsid w:val="00096EA5"/>
     <w:rsid w:val="000972DC"/>
     <w:rsid w:val="000972EB"/>
     <w:rsid w:val="00097795"/>
     <w:rsid w:val="000A07FC"/>
     <w:rsid w:val="000A15C9"/>
     <w:rsid w:val="000A25B9"/>
     <w:rsid w:val="000A48B7"/>
     <w:rsid w:val="000A495A"/>
     <w:rsid w:val="000A5012"/>
     <w:rsid w:val="000A52F6"/>
     <w:rsid w:val="000A5336"/>
     <w:rsid w:val="000A68E6"/>
     <w:rsid w:val="000A7E47"/>
     <w:rsid w:val="000B10DB"/>
     <w:rsid w:val="000B26CD"/>
     <w:rsid w:val="000B28C0"/>
     <w:rsid w:val="000B32FD"/>
     <w:rsid w:val="000B411A"/>
     <w:rsid w:val="000B45BC"/>
     <w:rsid w:val="000B4F1C"/>
     <w:rsid w:val="000B519B"/>
     <w:rsid w:val="000B649C"/>
     <w:rsid w:val="000B720D"/>
     <w:rsid w:val="000B724D"/>
     <w:rsid w:val="000B7466"/>
@@ -7454,51 +6679,50 @@
     <w:rsid w:val="00145A89"/>
     <w:rsid w:val="00146A29"/>
     <w:rsid w:val="00146C45"/>
     <w:rsid w:val="00147BA1"/>
     <w:rsid w:val="0015130A"/>
     <w:rsid w:val="0015139A"/>
     <w:rsid w:val="00151BFE"/>
     <w:rsid w:val="00151D09"/>
     <w:rsid w:val="001531E2"/>
     <w:rsid w:val="00153838"/>
     <w:rsid w:val="00153C8C"/>
     <w:rsid w:val="00154741"/>
     <w:rsid w:val="00154B51"/>
     <w:rsid w:val="00154C5B"/>
     <w:rsid w:val="00154DFB"/>
     <w:rsid w:val="00155CFE"/>
     <w:rsid w:val="00156C89"/>
     <w:rsid w:val="001600D1"/>
     <w:rsid w:val="001607DA"/>
     <w:rsid w:val="00161299"/>
     <w:rsid w:val="00162883"/>
     <w:rsid w:val="0016393A"/>
     <w:rsid w:val="00164FBB"/>
     <w:rsid w:val="001651B3"/>
     <w:rsid w:val="00165B24"/>
-    <w:rsid w:val="00166A94"/>
     <w:rsid w:val="001670A3"/>
     <w:rsid w:val="001671F9"/>
     <w:rsid w:val="00167CF1"/>
     <w:rsid w:val="00170794"/>
     <w:rsid w:val="00171511"/>
     <w:rsid w:val="00171C48"/>
     <w:rsid w:val="00172D11"/>
     <w:rsid w:val="00173303"/>
     <w:rsid w:val="00173B5F"/>
     <w:rsid w:val="00173F50"/>
     <w:rsid w:val="00174299"/>
     <w:rsid w:val="001751DF"/>
     <w:rsid w:val="0017526A"/>
     <w:rsid w:val="00175E3A"/>
     <w:rsid w:val="00176019"/>
     <w:rsid w:val="001765F2"/>
     <w:rsid w:val="001769B6"/>
     <w:rsid w:val="00176FDC"/>
     <w:rsid w:val="001772C9"/>
     <w:rsid w:val="00177770"/>
     <w:rsid w:val="00177841"/>
     <w:rsid w:val="00177EB7"/>
     <w:rsid w:val="00181B40"/>
     <w:rsid w:val="0018444C"/>
     <w:rsid w:val="001844AB"/>
@@ -7852,66 +7076,64 @@
     <w:rsid w:val="003D7D32"/>
     <w:rsid w:val="003E0BC8"/>
     <w:rsid w:val="003E0E38"/>
     <w:rsid w:val="003E13DA"/>
     <w:rsid w:val="003E184A"/>
     <w:rsid w:val="003E388A"/>
     <w:rsid w:val="003E3BC4"/>
     <w:rsid w:val="003E4A65"/>
     <w:rsid w:val="003E4DFB"/>
     <w:rsid w:val="003E5495"/>
     <w:rsid w:val="003E5B12"/>
     <w:rsid w:val="003E5ED4"/>
     <w:rsid w:val="003E63BD"/>
     <w:rsid w:val="003E7B49"/>
     <w:rsid w:val="003E7D86"/>
     <w:rsid w:val="003F40D3"/>
     <w:rsid w:val="003F4587"/>
     <w:rsid w:val="003F4914"/>
     <w:rsid w:val="003F534D"/>
     <w:rsid w:val="003F5527"/>
     <w:rsid w:val="003F5957"/>
     <w:rsid w:val="003F5CA4"/>
     <w:rsid w:val="003F6909"/>
     <w:rsid w:val="003F7C66"/>
     <w:rsid w:val="004003B8"/>
-    <w:rsid w:val="004010A2"/>
     <w:rsid w:val="004019D6"/>
     <w:rsid w:val="00401B1B"/>
     <w:rsid w:val="00401CFB"/>
     <w:rsid w:val="00402C09"/>
     <w:rsid w:val="004047BC"/>
     <w:rsid w:val="00404CC1"/>
     <w:rsid w:val="00404DD0"/>
     <w:rsid w:val="004068D7"/>
     <w:rsid w:val="00407620"/>
     <w:rsid w:val="00407CA2"/>
     <w:rsid w:val="00410D58"/>
     <w:rsid w:val="0041100B"/>
     <w:rsid w:val="0041193A"/>
     <w:rsid w:val="00411AF1"/>
-    <w:rsid w:val="00414B65"/>
     <w:rsid w:val="0041557A"/>
     <w:rsid w:val="0041587B"/>
     <w:rsid w:val="00415D46"/>
     <w:rsid w:val="00416847"/>
     <w:rsid w:val="004174C7"/>
     <w:rsid w:val="00417DFD"/>
     <w:rsid w:val="0042083D"/>
     <w:rsid w:val="004227EB"/>
     <w:rsid w:val="004229F0"/>
     <w:rsid w:val="00422A15"/>
     <w:rsid w:val="00422E56"/>
     <w:rsid w:val="004238CC"/>
     <w:rsid w:val="004258EA"/>
     <w:rsid w:val="004278E1"/>
     <w:rsid w:val="004306B9"/>
     <w:rsid w:val="00431BD8"/>
     <w:rsid w:val="00431ED7"/>
     <w:rsid w:val="0043368D"/>
     <w:rsid w:val="00433CF5"/>
     <w:rsid w:val="004342EE"/>
     <w:rsid w:val="004346D7"/>
     <w:rsid w:val="0043488C"/>
     <w:rsid w:val="00435313"/>
     <w:rsid w:val="00436584"/>
     <w:rsid w:val="004378CD"/>
@@ -8269,99 +7491,97 @@
     <w:rsid w:val="00692193"/>
     <w:rsid w:val="00692D7C"/>
     <w:rsid w:val="00693DB2"/>
     <w:rsid w:val="00695363"/>
     <w:rsid w:val="006954C4"/>
     <w:rsid w:val="00695D48"/>
     <w:rsid w:val="00695FA8"/>
     <w:rsid w:val="00696250"/>
     <w:rsid w:val="00696C1A"/>
     <w:rsid w:val="006A04CC"/>
     <w:rsid w:val="006A19E3"/>
     <w:rsid w:val="006A27AB"/>
     <w:rsid w:val="006A5F7B"/>
     <w:rsid w:val="006A6511"/>
     <w:rsid w:val="006A66D0"/>
     <w:rsid w:val="006B1621"/>
     <w:rsid w:val="006B1848"/>
     <w:rsid w:val="006B1C90"/>
     <w:rsid w:val="006B1DE0"/>
     <w:rsid w:val="006B23DF"/>
     <w:rsid w:val="006B2AD9"/>
     <w:rsid w:val="006B3AE6"/>
     <w:rsid w:val="006B485E"/>
     <w:rsid w:val="006B4C37"/>
     <w:rsid w:val="006B4D47"/>
-    <w:rsid w:val="006B50C6"/>
     <w:rsid w:val="006B6990"/>
     <w:rsid w:val="006B741E"/>
     <w:rsid w:val="006B7539"/>
     <w:rsid w:val="006C10CE"/>
     <w:rsid w:val="006C2FFD"/>
     <w:rsid w:val="006C4541"/>
     <w:rsid w:val="006C5718"/>
     <w:rsid w:val="006C6D79"/>
     <w:rsid w:val="006C7670"/>
     <w:rsid w:val="006D1802"/>
     <w:rsid w:val="006D1D7A"/>
     <w:rsid w:val="006D2190"/>
     <w:rsid w:val="006D2296"/>
     <w:rsid w:val="006D28EE"/>
     <w:rsid w:val="006D3094"/>
     <w:rsid w:val="006D3375"/>
     <w:rsid w:val="006D3B73"/>
     <w:rsid w:val="006D492F"/>
     <w:rsid w:val="006D5327"/>
     <w:rsid w:val="006D55ED"/>
     <w:rsid w:val="006D5967"/>
     <w:rsid w:val="006D662F"/>
     <w:rsid w:val="006D69EF"/>
     <w:rsid w:val="006D6C78"/>
     <w:rsid w:val="006E04C7"/>
     <w:rsid w:val="006E08EC"/>
     <w:rsid w:val="006E228D"/>
     <w:rsid w:val="006E3915"/>
     <w:rsid w:val="006E396E"/>
     <w:rsid w:val="006E46A7"/>
     <w:rsid w:val="006E4D10"/>
     <w:rsid w:val="006E57EB"/>
     <w:rsid w:val="006F030C"/>
     <w:rsid w:val="006F061F"/>
     <w:rsid w:val="006F1062"/>
     <w:rsid w:val="006F1390"/>
     <w:rsid w:val="006F1981"/>
     <w:rsid w:val="006F207B"/>
     <w:rsid w:val="006F4A5D"/>
     <w:rsid w:val="006F5008"/>
     <w:rsid w:val="006F5B3E"/>
     <w:rsid w:val="006F5FFD"/>
     <w:rsid w:val="006F63AB"/>
     <w:rsid w:val="006F6B19"/>
     <w:rsid w:val="006F7093"/>
     <w:rsid w:val="00700376"/>
     <w:rsid w:val="007003A7"/>
-    <w:rsid w:val="00701D0C"/>
     <w:rsid w:val="00702115"/>
     <w:rsid w:val="00702501"/>
     <w:rsid w:val="00702CC5"/>
     <w:rsid w:val="0070354F"/>
     <w:rsid w:val="00703AFC"/>
     <w:rsid w:val="00703CE4"/>
     <w:rsid w:val="007042EE"/>
     <w:rsid w:val="0070464B"/>
     <w:rsid w:val="0070485F"/>
     <w:rsid w:val="00704C53"/>
     <w:rsid w:val="00705373"/>
     <w:rsid w:val="00705B08"/>
     <w:rsid w:val="00706990"/>
     <w:rsid w:val="00706CC3"/>
     <w:rsid w:val="007072BB"/>
     <w:rsid w:val="00707460"/>
     <w:rsid w:val="007074EE"/>
     <w:rsid w:val="00707DF8"/>
     <w:rsid w:val="00711D9A"/>
     <w:rsid w:val="007129A5"/>
     <w:rsid w:val="0071621E"/>
     <w:rsid w:val="0071622C"/>
     <w:rsid w:val="007169E4"/>
     <w:rsid w:val="00720CFC"/>
     <w:rsid w:val="0072103F"/>
@@ -9122,85 +8342,83 @@
     <w:rsid w:val="00BC0114"/>
     <w:rsid w:val="00BC02B0"/>
     <w:rsid w:val="00BC0431"/>
     <w:rsid w:val="00BC185C"/>
     <w:rsid w:val="00BC257B"/>
     <w:rsid w:val="00BC30AD"/>
     <w:rsid w:val="00BC352F"/>
     <w:rsid w:val="00BC3EAB"/>
     <w:rsid w:val="00BC4314"/>
     <w:rsid w:val="00BC4897"/>
     <w:rsid w:val="00BC5422"/>
     <w:rsid w:val="00BC5EBF"/>
     <w:rsid w:val="00BC7DF2"/>
     <w:rsid w:val="00BD43D2"/>
     <w:rsid w:val="00BD4AA5"/>
     <w:rsid w:val="00BD4FB5"/>
     <w:rsid w:val="00BD50BB"/>
     <w:rsid w:val="00BD5AB4"/>
     <w:rsid w:val="00BD6130"/>
     <w:rsid w:val="00BE001C"/>
     <w:rsid w:val="00BE006A"/>
     <w:rsid w:val="00BE1072"/>
     <w:rsid w:val="00BE17B2"/>
     <w:rsid w:val="00BE1C5F"/>
     <w:rsid w:val="00BE214D"/>
-    <w:rsid w:val="00BE2CB4"/>
     <w:rsid w:val="00BE2D1D"/>
     <w:rsid w:val="00BE2FA4"/>
     <w:rsid w:val="00BE48A3"/>
     <w:rsid w:val="00BE4BAA"/>
     <w:rsid w:val="00BE5BD3"/>
     <w:rsid w:val="00BE69A2"/>
     <w:rsid w:val="00BE7363"/>
     <w:rsid w:val="00BE7C17"/>
     <w:rsid w:val="00BF29CA"/>
     <w:rsid w:val="00BF2D4A"/>
     <w:rsid w:val="00BF30F1"/>
     <w:rsid w:val="00BF441F"/>
     <w:rsid w:val="00BF4717"/>
     <w:rsid w:val="00BF52DC"/>
     <w:rsid w:val="00BF61A3"/>
     <w:rsid w:val="00BF7E8C"/>
     <w:rsid w:val="00C0099B"/>
     <w:rsid w:val="00C00A97"/>
     <w:rsid w:val="00C0145B"/>
     <w:rsid w:val="00C0271A"/>
     <w:rsid w:val="00C02C2A"/>
     <w:rsid w:val="00C03541"/>
     <w:rsid w:val="00C035CA"/>
     <w:rsid w:val="00C03FB5"/>
     <w:rsid w:val="00C052B7"/>
     <w:rsid w:val="00C05617"/>
     <w:rsid w:val="00C0570D"/>
     <w:rsid w:val="00C05AD3"/>
     <w:rsid w:val="00C0721D"/>
     <w:rsid w:val="00C074D8"/>
     <w:rsid w:val="00C0766F"/>
     <w:rsid w:val="00C10790"/>
     <w:rsid w:val="00C11F1B"/>
-    <w:rsid w:val="00C20B7B"/>
     <w:rsid w:val="00C22168"/>
     <w:rsid w:val="00C22955"/>
     <w:rsid w:val="00C22E43"/>
     <w:rsid w:val="00C2405E"/>
     <w:rsid w:val="00C24534"/>
     <w:rsid w:val="00C24731"/>
     <w:rsid w:val="00C25968"/>
     <w:rsid w:val="00C25B11"/>
     <w:rsid w:val="00C26560"/>
     <w:rsid w:val="00C2769E"/>
     <w:rsid w:val="00C31224"/>
     <w:rsid w:val="00C3151C"/>
     <w:rsid w:val="00C32479"/>
     <w:rsid w:val="00C32E7A"/>
     <w:rsid w:val="00C334D1"/>
     <w:rsid w:val="00C3388B"/>
     <w:rsid w:val="00C36838"/>
     <w:rsid w:val="00C37084"/>
     <w:rsid w:val="00C3763A"/>
     <w:rsid w:val="00C408B0"/>
     <w:rsid w:val="00C409E5"/>
     <w:rsid w:val="00C40A1B"/>
     <w:rsid w:val="00C40B35"/>
     <w:rsid w:val="00C4101F"/>
     <w:rsid w:val="00C42E4C"/>
@@ -9792,133 +9010,133 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="23A2132B"/>
   <w15:docId w15:val="{8017C5BB-93FB-4ABC-8008-7748C4503BC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10074,52 +9292,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10186,841 +9404,840 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB280F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:right="238"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006D5327"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="1" w:color="094183"/>
+        <w:bottom w:val="single" w:color="094183" w:sz="4" w:space="1"/>
       </w:pBdr>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:left="851" w:right="0" w:hanging="851"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="002060"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="005154EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:ind w:left="900" w:right="0" w:hanging="900"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="002060"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:val="en" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006D5327"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="002060"/>
       <w:kern w:val="32"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="005154EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="002060"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
       <w:lang w:val="en" w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00ED2643"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED2643"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00ED2643"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+  <w:style w:type="character" w:styleId="apple-converted-space" w:customStyle="1">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00ED2643"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="policyplain">
+  <w:style w:type="paragraph" w:styleId="policyplain" w:customStyle="1">
     <w:name w:val="policyplain"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="policy11">
+  <w:style w:type="paragraph" w:styleId="policy11" w:customStyle="1">
     <w:name w:val="policy11"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00ED2643"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableheading">
+  <w:style w:type="paragraph" w:styleId="tableheading" w:customStyle="1">
     <w:name w:val="tableheading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabletext">
+  <w:style w:type="paragraph" w:styleId="tabletext" w:customStyle="1">
     <w:name w:val="tabletext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabletext0">
+  <w:style w:type="paragraph" w:styleId="tabletext0" w:customStyle="1">
     <w:name w:val="tabletext0"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tableheader">
+  <w:style w:type="paragraph" w:styleId="tableheader" w:customStyle="1">
     <w:name w:val="tableheader"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00ED2643"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="nonstructuralheading">
+  <w:style w:type="paragraph" w:styleId="nonstructuralheading" w:customStyle="1">
     <w:name w:val="nonstructuralheading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="006B6990"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="default">
+  <w:style w:type="paragraph" w:styleId="default" w:customStyle="1">
     <w:name w:val="default"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00D154C7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990466"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990466"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00990466"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990466"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00990466"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990466"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00990466"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00967460"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentheading">
+  <w:style w:type="paragraph" w:styleId="Documentheading" w:customStyle="1">
     <w:name w:val="Document heading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A31F4A"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="227" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="227" w:right="227"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="logoalign">
+  <w:style w:type="paragraph" w:styleId="logoalign" w:customStyle="1">
     <w:name w:val="logo align"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BB280F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="170"/>
       <w:ind w:left="170"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Univers LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Univers LT Std 45 Light" w:hAnsi="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BB280F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008310F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008310F2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008310F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008310F2"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footertext">
+  <w:style w:type="paragraph" w:styleId="footertext" w:customStyle="1">
     <w:name w:val="footer text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="footertextChar"/>
     <w:rsid w:val="008310F2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Univers LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Univers LT Std 45 Light" w:hAnsi="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footertextChar">
+  <w:style w:type="character" w:styleId="footertextChar" w:customStyle="1">
     <w:name w:val="footer text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="footertext"/>
     <w:rsid w:val="008310F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Univers LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Univers LT Std 45 Light" w:hAnsi="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footerdocheader">
+  <w:style w:type="paragraph" w:styleId="footerdocheader" w:customStyle="1">
     <w:name w:val="footer doc header"/>
     <w:basedOn w:val="footertext"/>
     <w:link w:val="footerdocheaderChar"/>
     <w:rsid w:val="008310F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="11057"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footerdocheaderChar">
+  <w:style w:type="character" w:styleId="footerdocheaderChar" w:customStyle="1">
     <w:name w:val="footer doc header Char"/>
     <w:basedOn w:val="footertextChar"/>
     <w:link w:val="footerdocheader"/>
     <w:rsid w:val="008310F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Univers LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Univers LT Std 45 Light" w:hAnsi="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:caps/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footerfieldlabel">
+  <w:style w:type="paragraph" w:styleId="footerfieldlabel" w:customStyle="1">
     <w:name w:val="footer field label"/>
     <w:basedOn w:val="footertext"/>
     <w:link w:val="footerfieldlabelChar"/>
     <w:rsid w:val="008310F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="11057"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footerfieldlabelChar">
+  <w:style w:type="character" w:styleId="footerfieldlabelChar" w:customStyle="1">
     <w:name w:val="footer field label Char"/>
     <w:basedOn w:val="footertextChar"/>
     <w:link w:val="footerfieldlabel"/>
     <w:rsid w:val="008310F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:hAnsi="Univers LT Std 45 Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Univers LT Std 45 Light" w:hAnsi="Univers LT Std 45 Light" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="14"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="tgc">
+  <w:style w:type="character" w:styleId="tgc" w:customStyle="1">
     <w:name w:val="_tgc"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C409E5"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D36E1B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F796D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0008150B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0008150B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0008150B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="33"/>
@@ -11032,168 +10249,168 @@
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F497D" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -11204,169 +10421,169 @@
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="238"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00203AF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00203AF5"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
       </w:pBdr>
       <w:ind w:left="0" w:right="238" w:firstLine="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:caps w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-AU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="269243668">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15478,52 +14695,55 @@
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
         <w:div w:id="2019692761">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vicroads.vic.gov.au/safety-and-road-rules/e-scooters-in-victoria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tac.vic.gov.au/road-safety/road-users/e-scooters/e-scooter-safety" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transport.vic.gov.au/road-and-active-transport/active-transport/bicycles/bicycle-safety-and-parking" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vicroads.vic.gov.au/safety-and-road-rules/cyclist-safety/power-assisted-bicycles" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vicroads.vic.gov.au/safety-and-road-rules/e-scooters-in-victoria" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.frv.vic.gov.au/sites/default/files/2023-11/Battery-Safety-for-Consumers.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tac.vic.gov.au/road-safety/road-users/e-scooters/e-scooter-safety" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transport.vic.gov.au/road-and-active-transport/active-transport/bicycles/bicycle-safety-and-parking" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vicroads.vic.gov.au/safety-and-road-rules/cyclist-safety/power-assisted-bicycles" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId22" /></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pb.unimelb.edu.au/ehs/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15787,121 +15007,119 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < K a p i s h F i l e n a m e T o U r i M a p p i n g s   x m l n s : x s d = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a "   x m l n s : x s i = " h t t p : / / w w w . w 3 . o r g / 2 0 0 1 / X M L S c h e m a - i n s t a n c e " / > 
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f07d8113-1d44-46cb-baa5-a742d0650dfc" xsi:nil="true"/>
     <Date_x0020_changed xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Person xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Person>
     <Category xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b">Chemical and Radiation</Category>
     <DocumentStatus xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" xsi:nil="true"/>
+    <Division xmlns="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" xmlns:ns3="1b1674ea-6ab8-41be-8318-998a00c9fa08" xmlns:ns4="f07d8113-1d44-46cb-baa5-a742d0650dfc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="780cc44bfadf0ca3f32c094093f70e1e" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F74FF2C19D8C9499B76BCC8D6E8A32A" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3dbe166aa8ce72b56b774d20e818bf85">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" xmlns:ns3="1b1674ea-6ab8-41be-8318-998a00c9fa08" xmlns:ns4="f07d8113-1d44-46cb-baa5-a742d0650dfc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8cdbcdf56bb00d632f7d3d4e9ca1dcc5" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b"/>
     <xsd:import namespace="1b1674ea-6ab8-41be-8318-998a00c9fa08"/>
     <xsd:import namespace="f07d8113-1d44-46cb-baa5-a742d0650dfc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_changed" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Person" minOccurs="0"/>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -16011,50 +15229,57 @@
           <xsd:enumeration value="Electrical"/>
           <xsd:enumeration value="PPE"/>
           <xsd:enumeration value="Confined Space"/>
           <xsd:enumeration value="Purchasing"/>
           <xsd:enumeration value="Responsibilities &amp; Compliance"/>
           <xsd:enumeration value="Hot Work"/>
           <xsd:enumeration value="Plant Equipment"/>
           <xsd:enumeration value="Waste"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="DocumentStatus" ma:index="29" nillable="true" ma:displayName="Document Status" ma:format="Dropdown" ma:internalName="DocumentStatus">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="COMPLETE"/>
           <xsd:enumeration value="IN PROGRESS - PROCESS"/>
           <xsd:enumeration value="IN PROGRESS - DRAFT"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="30" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Division" ma:index="31" nillable="true" ma:displayName="Division" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b1674ea-6ab8-41be-8318-998a00c9fa08" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -16156,125 +15381,109 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4033935-2B5D-4088-B74B-792EB3BBDF29}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A97700AE-CC10-4A24-92F8-9488F848CE06}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88FF1330-778C-465C-90E8-6510959F501A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A97700AE-CC10-4A24-92F8-9488F848CE06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4033935-2B5D-4088-B74B-792EB3BBDF29}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f07d8113-1d44-46cb-baa5-a742d0650dfc"/>
+    <ds:schemaRef ds:uri="ff1ef054-3c0e-49bb-a579-c7b1bb862e2b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C481048-C323-417D-B96D-72F3D4F994E1}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11DC5C93-F46A-4645-A213-33CABDF623C7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>The University of Melbourne</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Health and Safety</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F74FF2C19D8C9499B76BCC8D6E8A32A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>